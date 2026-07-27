--- v0 (2026-05-28)
+++ v1 (2026-07-27)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F40"/>
+  <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Pemilik</v>
       </c>
       <c r="B1" t="str">
         <v>Tipe Device</v>
       </c>
       <c r="C1" t="str">
         <v>Versi OS</v>
       </c>
       <c r="D1" t="str">
         <v>Mac Address</v>
       </c>
       <c r="E1" t="str">
         <v>Serial Number</v>
       </c>
       <c r="F1" t="str">
         <v>Status</v>
       </c>
     </row>
     <row r="2">
@@ -552,151 +552,151 @@
       </c>
       <c r="E6" t="str">
         <v/>
       </c>
       <c r="F6" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Loker</v>
       </c>
       <c r="B7" t="str">
         <v>Huawei P40 Pro</v>
       </c>
       <c r="C7" t="str">
         <v>Android 10</v>
       </c>
       <c r="D7" t="str">
         <v/>
       </c>
       <c r="E7" t="str">
         <v/>
       </c>
       <c r="F7" t="str">
-        <v>Tersedia</v>
+        <v>Dipinjam</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Dodi</v>
       </c>
       <c r="B8" t="str">
         <v>Infinix Note 40 Pro 5G</v>
       </c>
       <c r="C8" t="str">
         <v>Android 15</v>
       </c>
       <c r="D8" t="str">
         <v/>
       </c>
       <c r="E8" t="str">
         <v/>
       </c>
       <c r="F8" t="str">
-        <v>Dipinjam</v>
+        <v>Tersedia</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Atres</v>
       </c>
       <c r="B9" t="str">
         <v>iPhone 11 Pro Max</v>
       </c>
       <c r="C9" t="str">
-        <v>iOS 26.4</v>
+        <v>iOS 27</v>
       </c>
       <c r="D9" t="str">
         <v/>
       </c>
       <c r="E9" t="str">
         <v/>
       </c>
       <c r="F9" t="str">
-        <v>Dipinjam</v>
+        <v>Tersedia</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Fiqky</v>
       </c>
       <c r="B10" t="str">
         <v>Iphone 12</v>
       </c>
       <c r="C10" t="str">
         <v>iOS 17.6.1</v>
       </c>
       <c r="D10" t="str">
         <v/>
       </c>
       <c r="E10" t="str">
         <v/>
       </c>
       <c r="F10" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Loker</v>
       </c>
       <c r="B11" t="str">
         <v>iPhone 12 Pro</v>
       </c>
       <c r="C11" t="str">
         <v>iOS 26.4</v>
       </c>
       <c r="D11" t="str">
         <v/>
       </c>
       <c r="E11" t="str">
         <v/>
       </c>
       <c r="F11" t="str">
-        <v>Tersedia</v>
+        <v>Dipinjam</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Loker</v>
       </c>
       <c r="B12" t="str">
         <v>iPhone 13</v>
       </c>
       <c r="C12" t="str">
         <v>iOS 26.4</v>
       </c>
       <c r="D12" t="str">
         <v/>
       </c>
       <c r="E12" t="str">
         <v/>
       </c>
       <c r="F12" t="str">
-        <v>Dipinjam</v>
+        <v>Tersedia</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v xml:space="preserve">Sufinanda Istigna D </v>
       </c>
       <c r="B13" t="str">
         <v xml:space="preserve">iPhone 13 Pro Max </v>
       </c>
       <c r="C13" t="str">
         <v>iOS 18.0</v>
       </c>
       <c r="D13" t="str">
         <v/>
       </c>
       <c r="E13" t="str">
         <v/>
       </c>
       <c r="F13" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Arief</v>
@@ -752,71 +752,71 @@
       </c>
       <c r="E16" t="str">
         <v/>
       </c>
       <c r="F16" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Wido</v>
       </c>
       <c r="B17" t="str">
         <v>iPhone 15 Pro</v>
       </c>
       <c r="C17" t="str">
         <v>iOS 26.4</v>
       </c>
       <c r="D17" t="str">
         <v/>
       </c>
       <c r="E17" t="str">
         <v/>
       </c>
       <c r="F17" t="str">
-        <v>Dipinjam</v>
+        <v>Tersedia</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Loker</v>
       </c>
       <c r="B18" t="str">
         <v>iPhone 16 Pro</v>
       </c>
       <c r="C18" t="str">
         <v>iOS 26.4</v>
       </c>
       <c r="D18" t="str">
         <v/>
       </c>
       <c r="E18" t="str">
         <v/>
       </c>
       <c r="F18" t="str">
-        <v>Tersedia</v>
+        <v>Dipinjam</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Oby</v>
       </c>
       <c r="B19" t="str">
         <v>iPhone 6</v>
       </c>
       <c r="C19" t="str">
         <v>iOS 12</v>
       </c>
       <c r="D19" t="str">
         <v/>
       </c>
       <c r="E19" t="str">
         <v/>
       </c>
       <c r="F19" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
         <v>Loker</v>
@@ -837,126 +837,126 @@
         <v>Tersedia</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
         <v>Loker</v>
       </c>
       <c r="B21" t="str">
         <v>iPhone 7</v>
       </c>
       <c r="C21" t="str">
         <v>iOS 14</v>
       </c>
       <c r="D21" t="str">
         <v/>
       </c>
       <c r="E21" t="str">
         <v/>
       </c>
       <c r="F21" t="str">
         <v>Dipinjam</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Dendi Raihan</v>
+        <v>Loker</v>
       </c>
       <c r="B22" t="str">
         <v>iPhone SE Gen 1</v>
       </c>
       <c r="C22" t="str">
         <v>iOS 13.2</v>
       </c>
       <c r="D22" t="str">
         <v/>
       </c>
       <c r="E22" t="str">
         <v/>
       </c>
       <c r="F22" t="str">
-        <v>Tersedia</v>
+        <v>Dipinjam</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>Loker</v>
       </c>
       <c r="B23" t="str">
         <v>iPhone SE Gen 1</v>
       </c>
       <c r="C23" t="str">
         <v>iOS 12.4.1</v>
       </c>
       <c r="D23" t="str">
         <v/>
       </c>
       <c r="E23" t="str">
         <v/>
       </c>
       <c r="F23" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>Loker</v>
       </c>
       <c r="B24" t="str">
         <v>iPhone SE Gen 3</v>
       </c>
       <c r="C24" t="str">
         <v>iOS 15.5</v>
       </c>
       <c r="D24" t="str">
         <v>D0:88:0C:14:D7:A7</v>
       </c>
       <c r="E24" t="str">
         <v>CW74PGHW22</v>
       </c>
       <c r="F24" t="str">
-        <v>Dipinjam</v>
+        <v>Tersedia</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>Esphi</v>
       </c>
       <c r="B25" t="str">
         <v>iPhone X</v>
       </c>
       <c r="C25" t="str">
         <v>iOS 14.7.1</v>
       </c>
       <c r="D25" t="str">
         <v/>
       </c>
       <c r="E25" t="str">
         <v/>
       </c>
       <c r="F25" t="str">
-        <v>Dipinjam</v>
+        <v>Tersedia</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>Arief</v>
       </c>
       <c r="B26" t="str">
         <v xml:space="preserve">OPPO A16 </v>
       </c>
       <c r="C26" t="str">
         <v>Android 11</v>
       </c>
       <c r="D26" t="str">
         <v/>
       </c>
       <c r="E26" t="str">
         <v/>
       </c>
       <c r="F26" t="str">
         <v>Dipinjam</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>Loker</v>
@@ -977,291 +977,331 @@
         <v>Tersedia</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>Loker</v>
       </c>
       <c r="B28" t="str">
         <v>Oppo Reno 11 5G</v>
       </c>
       <c r="C28" t="str">
         <v>Android 16</v>
       </c>
       <c r="D28" t="str">
         <v/>
       </c>
       <c r="E28" t="str">
         <v/>
       </c>
       <c r="F28" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>Loker</v>
+        <v>Mas Jogi</v>
       </c>
       <c r="B29" t="str">
-        <v>Pocophone F1</v>
+        <v>Pixel 4A</v>
       </c>
       <c r="C29" t="str">
-        <v>Android 10</v>
+        <v>14</v>
       </c>
       <c r="D29" t="str">
         <v/>
       </c>
       <c r="E29" t="str">
         <v/>
       </c>
       <c r="F29" t="str">
-        <v>Tersedia</v>
+        <v>Dipinjam</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>Loker</v>
       </c>
       <c r="B30" t="str">
-        <v>Redmi 9C</v>
+        <v>Pocophone F1</v>
       </c>
       <c r="C30" t="str">
         <v>Android 10</v>
       </c>
       <c r="D30" t="str">
         <v/>
       </c>
       <c r="E30" t="str">
         <v/>
       </c>
       <c r="F30" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>Loker</v>
       </c>
       <c r="B31" t="str">
-        <v>Redmi 9C - Bu Nanik</v>
+        <v>Redmi 9C</v>
       </c>
       <c r="C31" t="str">
         <v>Android 10</v>
       </c>
       <c r="D31" t="str">
         <v/>
       </c>
       <c r="E31" t="str">
         <v/>
       </c>
       <c r="F31" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Ikhsan</v>
+        <v>Loker</v>
       </c>
       <c r="B32" t="str">
-        <v>Redmi Note 9</v>
+        <v>Redmi 9C - Bu Nanik</v>
       </c>
       <c r="C32" t="str">
         <v>Android 10</v>
       </c>
       <c r="D32" t="str">
         <v/>
       </c>
       <c r="E32" t="str">
         <v/>
       </c>
       <c r="F32" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Harli</v>
+        <v>Ikhsan</v>
       </c>
       <c r="B33" t="str">
-        <v>Samsung Galaxy A12</v>
+        <v>Redmi Note 9</v>
       </c>
       <c r="C33" t="str">
-        <v>Android 12</v>
+        <v>Android 10</v>
       </c>
       <c r="D33" t="str">
         <v/>
       </c>
       <c r="E33" t="str">
         <v/>
       </c>
       <c r="F33" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>Harli</v>
       </c>
       <c r="B34" t="str">
-        <v>Samsung Galaxy Flip 5</v>
+        <v>Samsung Galaxy A12</v>
       </c>
       <c r="C34" t="str">
-        <v>Android 15</v>
+        <v>Android 12</v>
       </c>
       <c r="D34" t="str">
         <v/>
       </c>
       <c r="E34" t="str">
         <v/>
       </c>
       <c r="F34" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Atres</v>
+        <v>Harli</v>
       </c>
       <c r="B35" t="str">
-        <v xml:space="preserve">Samsung Galaxy Note 8 </v>
+        <v>Samsung Galaxy Flip 5</v>
       </c>
       <c r="C35" t="str">
-        <v>Android 9</v>
+        <v>Android 15</v>
       </c>
       <c r="D35" t="str">
         <v/>
       </c>
       <c r="E35" t="str">
         <v/>
       </c>
       <c r="F35" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Loker</v>
+        <v>Atres</v>
       </c>
       <c r="B36" t="str">
-        <v>Samsung Galaxy Note 8 (Jogi)</v>
+        <v xml:space="preserve">Samsung Galaxy Note 8 </v>
       </c>
       <c r="C36" t="str">
         <v>Android 9</v>
       </c>
       <c r="D36" t="str">
         <v/>
       </c>
       <c r="E36" t="str">
         <v/>
       </c>
       <c r="F36" t="str">
-        <v>Dipinjam</v>
+        <v>Tersedia</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Niver</v>
+        <v>Loker</v>
       </c>
       <c r="B37" t="str">
-        <v>Samsung Galaxy S6 Edge</v>
+        <v>Samsung Galaxy Note 8 (Jogi)</v>
       </c>
       <c r="C37" t="str">
-        <v>Android 7</v>
+        <v>Android 9</v>
       </c>
       <c r="D37" t="str">
         <v/>
       </c>
       <c r="E37" t="str">
         <v/>
       </c>
       <c r="F37" t="str">
-        <v>Tersedia</v>
+        <v>Dipinjam</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Rifki</v>
+        <v>Niver</v>
       </c>
       <c r="B38" t="str">
-        <v>Samsung Galaxy S7 Edge</v>
+        <v>Samsung Galaxy S6 Edge</v>
       </c>
       <c r="C38" t="str">
-        <v>Android 8</v>
+        <v>Android 7</v>
       </c>
       <c r="D38" t="str">
         <v/>
       </c>
       <c r="E38" t="str">
         <v/>
       </c>
       <c r="F38" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Loker</v>
+        <v>Rifki</v>
       </c>
       <c r="B39" t="str">
-        <v>Vivo 1904</v>
+        <v>Samsung Galaxy S7 Edge</v>
       </c>
       <c r="C39" t="str">
-        <v>Android 11</v>
+        <v>Android 8</v>
       </c>
       <c r="D39" t="str">
         <v/>
       </c>
       <c r="E39" t="str">
         <v/>
       </c>
       <c r="F39" t="str">
         <v>Tersedia</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
+        <v>Loker</v>
+      </c>
+      <c r="B40" t="str">
+        <v>Vivo 1904</v>
+      </c>
+      <c r="C40" t="str">
+        <v>Android 11</v>
+      </c>
+      <c r="D40" t="str">
+        <v/>
+      </c>
+      <c r="E40" t="str">
+        <v/>
+      </c>
+      <c r="F40" t="str">
+        <v>Tersedia</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>Ester</v>
+      </c>
+      <c r="B41" t="str">
+        <v>Vivo Y28</v>
+      </c>
+      <c r="C41" t="str">
+        <v>Android 15</v>
+      </c>
+      <c r="D41" t="str">
+        <v/>
+      </c>
+      <c r="E41" t="str">
+        <v/>
+      </c>
+      <c r="F41" t="str">
+        <v>Tersedia</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
         <v>Iwan</v>
       </c>
-      <c r="B40" t="str">
+      <c r="B42" t="str">
         <v>Vivo Y36 5G</v>
       </c>
-      <c r="C40" t="str">
+      <c r="C42" t="str">
         <v>Android 14</v>
       </c>
-      <c r="D40" t="str">
-[...5 lines deleted...]
-      <c r="F40" t="str">
+      <c r="D42" t="str">
+        <v/>
+      </c>
+      <c r="E42" t="str">
+        <v/>
+      </c>
+      <c r="F42" t="str">
         <v>Tersedia</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F40"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F42"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data Device</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 